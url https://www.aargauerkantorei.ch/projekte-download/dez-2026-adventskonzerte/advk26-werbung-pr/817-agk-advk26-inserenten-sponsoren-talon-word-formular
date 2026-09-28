--- v0 (2026-06-27)
+++ v1 (2026-09-28)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="594C3BFB" w14:textId="77777777" w:rsidR="005F697B" w:rsidRDefault="005F697B" w:rsidP="00C529AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CA60438" w14:textId="77777777" w:rsidR="005F697B" w:rsidRDefault="005F697B" w:rsidP="00C529AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67FCB1BB" w14:textId="77777777" w:rsidR="005F697B" w:rsidRDefault="005F697B" w:rsidP="00C529AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif"/>
@@ -61,120 +61,197 @@
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5133AB6E" w14:textId="77777777" w:rsidR="005F697B" w:rsidRDefault="005F697B" w:rsidP="00C529AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5146F01A" w14:textId="77777777" w:rsidR="005F697B" w:rsidRDefault="005F697B" w:rsidP="00C529AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ADA50A9" w14:textId="606224D6" w:rsidR="0074465A" w:rsidRPr="00C66118" w:rsidRDefault="0074465A" w:rsidP="0074465A">
+    <w:p w14:paraId="0ADA50A9" w14:textId="7E113BE2" w:rsidR="0074465A" w:rsidRPr="00C66118" w:rsidRDefault="0074465A" w:rsidP="0074465A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66118">
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Adventskonzerte 2026: G.F. Händel/W.A. Mozart «Das Alexander</w:t>
+        <w:t>Adventskonzerte 2026: G.F. Händel/W.A. Mozart «</w:t>
       </w:r>
-      <w:r w:rsidR="00786C91">
+      <w:r w:rsidR="00EF5FF1">
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>-F</w:t>
+        <w:t>Cäcilien-Musik</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66118">
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">est» </w:t>
+        <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66118">
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C66118">
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Mozart-Fassung KV 591</w:t>
+        <w:t xml:space="preserve">Mozart-Fassung </w:t>
+      </w:r>
+      <w:r w:rsidR="00625FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD57BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ode auf St. </w:t>
+      </w:r>
+      <w:r w:rsidR="00625FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Cäcil</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD57BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ia</w:t>
+      </w:r>
+      <w:r w:rsidR="00625FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» und </w:t>
+      </w:r>
+      <w:r w:rsidR="00625FE0" w:rsidRPr="00625FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Das Alexander-Fest» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66118">
+        <w:rPr>
+          <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>KV 591</w:t>
       </w:r>
       <w:r w:rsidR="00786C91">
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Droid Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>/592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401F461E" w14:textId="1E01DE72" w:rsidR="00A540ED" w:rsidRDefault="00A540ED" w:rsidP="00917B6F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="DroidSerif-Bold" w:hAnsi="DroidSerif-Bold" w:cs="DroidSerif-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
@@ -5612,50 +5689,495 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="x-none"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31FD70DF" w14:textId="31C4F9BD" w:rsidR="00644F54" w:rsidRPr="008163F3" w:rsidRDefault="00644F54" w:rsidP="0078074E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00E357CF" w:rsidRPr="008163F3" w14:paraId="37B3A11B" w14:textId="77777777" w:rsidTr="00AB4432">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1651" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="486CB935" w14:textId="77777777" w:rsidR="00E357CF" w:rsidRPr="008163F3" w:rsidRDefault="00E357CF" w:rsidP="00AB4432">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0A0E55" w14:textId="6B302BD8" w:rsidR="00E357CF" w:rsidRPr="003320FD" w:rsidRDefault="00E357CF" w:rsidP="00AB4432">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008163F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008163F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008163F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008163F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008163F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="003320FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sponsoring </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32D491D2" w14:textId="6BFFE4A8" w:rsidR="00E357CF" w:rsidRDefault="00500E0A" w:rsidP="00AB4432">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publikation im </w:t>
+            </w:r>
+            <w:r w:rsidR="00E357CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programmheft </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FEAEEF2" w14:textId="77777777" w:rsidR="00E357CF" w:rsidRDefault="00E357CF" w:rsidP="00AB4432">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t>Eintrag Website Liste Sponsoren</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA87A2D" w14:textId="5CEA7AAD" w:rsidR="00E0774D" w:rsidRDefault="00E0774D" w:rsidP="00AB4432">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t>Weitere Leistungen gem. Besprechung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12DD8299" w14:textId="77777777" w:rsidR="00E357CF" w:rsidRPr="00021253" w:rsidRDefault="00E357CF" w:rsidP="00AB4432">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E7E266" w14:textId="2B52CB28" w:rsidR="00E357CF" w:rsidRPr="008163F3" w:rsidRDefault="00E0774D" w:rsidP="00AB4432">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1227"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t>Freier Betrag</w:t>
+            </w:r>
+            <w:r w:rsidR="005368EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">von </w:t>
+            </w:r>
+            <w:r w:rsidR="00E357CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t>Fr.</w:t>
+            </w:r>
+            <w:r w:rsidR="005368EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E55373" w14:textId="77777777" w:rsidR="00E357CF" w:rsidRDefault="00E357CF" w:rsidP="00AB4432">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008163F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008163F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008163F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008163F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008163F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30BF27F0" w14:textId="77777777" w:rsidR="00E357CF" w:rsidRDefault="00E357CF" w:rsidP="00AB4432">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="306BEEC4" w14:textId="77777777" w:rsidR="00E357CF" w:rsidRPr="008163F3" w:rsidRDefault="00E357CF" w:rsidP="00AB4432">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:bidi="x-none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00644F54" w:rsidRPr="008163F3" w14:paraId="799011BD" w14:textId="77777777" w:rsidTr="00D04178">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4644C627" w14:textId="77777777" w:rsidR="00644F54" w:rsidRPr="008163F3" w:rsidRDefault="00644F54" w:rsidP="000C14AE">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8264" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="77F5868A" w14:textId="1802AAD1" w:rsidR="003320FD" w:rsidRDefault="00644F54" w:rsidP="00323E5B">
             <w:pPr>
@@ -6104,60 +6626,61 @@
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="672F6309" w14:textId="77777777" w:rsidR="000C14AE" w:rsidRPr="008163F3" w:rsidRDefault="000C14AE" w:rsidP="00044747">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C501537" w14:textId="77777777" w:rsidR="000C14AE" w:rsidRPr="008163F3" w:rsidRDefault="000C14AE" w:rsidP="000C14AE">
+    <w:p w14:paraId="4FC72A15" w14:textId="77777777" w:rsidR="000C14AE" w:rsidRDefault="000C14AE">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
+          <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif"/>
+          <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FC72A15" w14:textId="77777777" w:rsidR="000C14AE" w:rsidRDefault="000C14AE">
+    <w:p w14:paraId="40AF8000" w14:textId="77777777" w:rsidR="00BE27F6" w:rsidRDefault="00BE27F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AA9FB44" w14:textId="72D0F986" w:rsidR="005F697B" w:rsidRDefault="007057ED" w:rsidP="00BB17DE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -6715,224 +7238,205 @@
           </w:tcPr>
           <w:p w14:paraId="7F9C9C54" w14:textId="77777777" w:rsidR="005F697B" w:rsidRPr="008163F3" w:rsidRDefault="005F697B" w:rsidP="009D4A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="x-none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008163F3">
               <w:rPr>
                 <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:bidi="x-none"/>
               </w:rPr>
               <w:t>(Unterschrift)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F21D2CD" w14:textId="77777777" w:rsidR="005F697B" w:rsidRPr="008163F3" w:rsidRDefault="005F697B">
-[...19 lines deleted...]
-    <w:p w14:paraId="6FA0C65B" w14:textId="77777777" w:rsidR="005F697B" w:rsidRDefault="005F697B">
+    <w:p w14:paraId="6FA0C65B" w14:textId="77777777" w:rsidR="005F697B" w:rsidRDefault="005F697B" w:rsidP="00BE27F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005F697B" w:rsidSect="00A56D3C">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2269" w:right="567" w:bottom="284" w:left="1418" w:header="709" w:footer="84" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EB80105" w14:textId="77777777" w:rsidR="004B2BA9" w:rsidRDefault="004B2BA9">
+    <w:p w14:paraId="2952C216" w14:textId="77777777" w:rsidR="00493D9C" w:rsidRDefault="00493D9C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FDED946" w14:textId="77777777" w:rsidR="004B2BA9" w:rsidRDefault="004B2BA9">
+    <w:p w14:paraId="1B83852B" w14:textId="77777777" w:rsidR="00493D9C" w:rsidRDefault="00493D9C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Droid Serif">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020600060500020200"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002AF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DroidSerif-Bold">
-    <w:altName w:val="DroidSerif"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02020800060500020200"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002AF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C5D284F" w14:textId="77777777" w:rsidR="004B2BA9" w:rsidRDefault="004B2BA9">
+    <w:p w14:paraId="3F3D9EE4" w14:textId="77777777" w:rsidR="00493D9C" w:rsidRDefault="00493D9C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="109B1B2C" w14:textId="77777777" w:rsidR="004B2BA9" w:rsidRDefault="004B2BA9">
+    <w:p w14:paraId="7AB20C9F" w14:textId="77777777" w:rsidR="00493D9C" w:rsidRDefault="00493D9C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6AA77F10" w14:textId="11203550" w:rsidR="005F697B" w:rsidRPr="00165271" w:rsidRDefault="005F697B" w:rsidP="005F697B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="483"/>
         <w:tab w:val="left" w:pos="8008"/>
         <w:tab w:val="left" w:pos="8364"/>
       </w:tabs>
       <w:spacing w:before="840" w:line="480" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Droid Serif" w:hAnsi="Droid Serif"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79D83B9E" wp14:editId="426A3C0A">
           <wp:simplePos x="0" y="0"/>
@@ -7194,58 +7698,58 @@
               </wp:wrapThrough>
               <wp:docPr id="1" name="Text Box 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4180205" cy="342900"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="">
+                          <a14:hiddenFill xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" w="9525">
+                          <a14:hiddenLine xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="04CC3E98" w14:textId="20327361" w:rsidR="0055547A" w:rsidRDefault="00AF52F8" w:rsidP="005F697B">
                           <w:pPr>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
@@ -7485,189 +7989,115 @@
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Sponsorbeitrag</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="through"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FD09A2B" w14:textId="75F40611" w:rsidR="0089692C" w:rsidRDefault="009F201B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FD09A2B" w14:textId="6EB61765" w:rsidR="0089692C" w:rsidRDefault="009252FE">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D99AC38" wp14:editId="1AD638B8">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AAC76B3" wp14:editId="412EDA9C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-898003</wp:posOffset>
+            <wp:posOffset>-894080</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-443937</wp:posOffset>
+            <wp:posOffset>-444690</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7556400" cy="2120400"/>
-          <wp:effectExtent l="0" t="0" r="635" b="635"/>
+          <wp:extent cx="7545600" cy="2095200"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Bild 3"/>
+          <wp:docPr id="444475667" name="Grafik 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Bild 3"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="444475667" name="Grafik 444475667"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7556400" cy="2120400"/>
+                    <a:ext cx="7545600" cy="2095200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
-[...66 lines deleted...]
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26D9193E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="235008F4"/>
     <w:lvl w:ilvl="0" w:tplc="00010407">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00030407" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8316,52 +8746,52 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1563709167">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2145390207">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1327972367">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="588316967">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1691449968">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="203"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="260"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -8374,167 +8804,177 @@
   <w:rsids>
     <w:rsidRoot w:val="003C5E99"/>
     <w:rsid w:val="00005D94"/>
     <w:rsid w:val="00021253"/>
     <w:rsid w:val="00042717"/>
     <w:rsid w:val="00046907"/>
     <w:rsid w:val="0004726D"/>
     <w:rsid w:val="0006497B"/>
     <w:rsid w:val="00066EA4"/>
     <w:rsid w:val="00074B2A"/>
     <w:rsid w:val="00085149"/>
     <w:rsid w:val="000A20C3"/>
     <w:rsid w:val="000A6E42"/>
     <w:rsid w:val="000A6E56"/>
     <w:rsid w:val="000B1EE8"/>
     <w:rsid w:val="000B4ADD"/>
     <w:rsid w:val="000C0040"/>
     <w:rsid w:val="000C14AE"/>
     <w:rsid w:val="000D603D"/>
     <w:rsid w:val="000E32BB"/>
     <w:rsid w:val="000F04C3"/>
     <w:rsid w:val="000F2C3C"/>
     <w:rsid w:val="00105C6C"/>
     <w:rsid w:val="001210D6"/>
     <w:rsid w:val="00140CA1"/>
-    <w:rsid w:val="001426F1"/>
     <w:rsid w:val="0015596E"/>
     <w:rsid w:val="001561B5"/>
     <w:rsid w:val="00157E4B"/>
     <w:rsid w:val="00164F1F"/>
     <w:rsid w:val="00187362"/>
     <w:rsid w:val="00187EFB"/>
     <w:rsid w:val="001903EB"/>
     <w:rsid w:val="001B150D"/>
     <w:rsid w:val="001B32DF"/>
     <w:rsid w:val="001B5C25"/>
     <w:rsid w:val="001D2EB8"/>
     <w:rsid w:val="001D585D"/>
     <w:rsid w:val="001D5970"/>
     <w:rsid w:val="001E4B3B"/>
     <w:rsid w:val="001E6585"/>
     <w:rsid w:val="001E757F"/>
     <w:rsid w:val="001F18E9"/>
     <w:rsid w:val="001F44D4"/>
     <w:rsid w:val="002061F4"/>
     <w:rsid w:val="00217CC4"/>
     <w:rsid w:val="002234AA"/>
     <w:rsid w:val="002363C4"/>
     <w:rsid w:val="0024484E"/>
     <w:rsid w:val="00254BCA"/>
     <w:rsid w:val="002554B6"/>
     <w:rsid w:val="0027102C"/>
     <w:rsid w:val="00276A12"/>
     <w:rsid w:val="002A2F27"/>
     <w:rsid w:val="002B1B2C"/>
     <w:rsid w:val="002C1EFC"/>
+    <w:rsid w:val="002C2FAA"/>
     <w:rsid w:val="002D1519"/>
     <w:rsid w:val="002E1804"/>
     <w:rsid w:val="0030058E"/>
     <w:rsid w:val="00323E5B"/>
     <w:rsid w:val="003320FD"/>
     <w:rsid w:val="00341AE0"/>
     <w:rsid w:val="003448D8"/>
     <w:rsid w:val="00387D15"/>
     <w:rsid w:val="00387E5B"/>
     <w:rsid w:val="0039627D"/>
     <w:rsid w:val="003B69FB"/>
     <w:rsid w:val="003C5E99"/>
     <w:rsid w:val="003E276E"/>
     <w:rsid w:val="003E5FA8"/>
     <w:rsid w:val="003E6146"/>
     <w:rsid w:val="00402EB8"/>
     <w:rsid w:val="00413DCA"/>
     <w:rsid w:val="00422A74"/>
     <w:rsid w:val="0043514A"/>
     <w:rsid w:val="004441B7"/>
     <w:rsid w:val="0046095A"/>
     <w:rsid w:val="0046473B"/>
     <w:rsid w:val="004801F2"/>
     <w:rsid w:val="00482B69"/>
+    <w:rsid w:val="00493D9C"/>
     <w:rsid w:val="004A53E5"/>
     <w:rsid w:val="004A6422"/>
-    <w:rsid w:val="004B2BA9"/>
+    <w:rsid w:val="00500E0A"/>
     <w:rsid w:val="005022C5"/>
     <w:rsid w:val="00513BA3"/>
     <w:rsid w:val="0051731F"/>
+    <w:rsid w:val="005368EB"/>
     <w:rsid w:val="00544299"/>
     <w:rsid w:val="0054716D"/>
     <w:rsid w:val="0055547A"/>
     <w:rsid w:val="00565D51"/>
     <w:rsid w:val="00575F8A"/>
     <w:rsid w:val="00594D03"/>
     <w:rsid w:val="005A4714"/>
     <w:rsid w:val="005B396E"/>
     <w:rsid w:val="005D25D1"/>
+    <w:rsid w:val="005D4897"/>
     <w:rsid w:val="005F697B"/>
     <w:rsid w:val="00615D75"/>
     <w:rsid w:val="006201F5"/>
     <w:rsid w:val="00623A6B"/>
+    <w:rsid w:val="00625FE0"/>
     <w:rsid w:val="00640A93"/>
     <w:rsid w:val="00644F54"/>
     <w:rsid w:val="00671012"/>
     <w:rsid w:val="00675C63"/>
     <w:rsid w:val="00681052"/>
     <w:rsid w:val="0069288E"/>
     <w:rsid w:val="006A7725"/>
     <w:rsid w:val="006D5EF3"/>
     <w:rsid w:val="006E3A3D"/>
     <w:rsid w:val="006F0B27"/>
     <w:rsid w:val="006F22B5"/>
     <w:rsid w:val="006F2AA2"/>
     <w:rsid w:val="007057ED"/>
     <w:rsid w:val="00706090"/>
     <w:rsid w:val="0074465A"/>
+    <w:rsid w:val="00763C3C"/>
     <w:rsid w:val="00772C90"/>
     <w:rsid w:val="00786C91"/>
     <w:rsid w:val="00790DAC"/>
     <w:rsid w:val="007B6D9A"/>
     <w:rsid w:val="007D4EC8"/>
+    <w:rsid w:val="007E5E16"/>
     <w:rsid w:val="007E7535"/>
     <w:rsid w:val="007F7FF1"/>
     <w:rsid w:val="00810B7A"/>
     <w:rsid w:val="008163F3"/>
     <w:rsid w:val="0082109E"/>
     <w:rsid w:val="00822206"/>
     <w:rsid w:val="00837BE7"/>
     <w:rsid w:val="008438E9"/>
     <w:rsid w:val="0085272F"/>
     <w:rsid w:val="00856B33"/>
     <w:rsid w:val="00861F49"/>
     <w:rsid w:val="0089692C"/>
     <w:rsid w:val="008A1CDA"/>
+    <w:rsid w:val="008A2179"/>
     <w:rsid w:val="008A365B"/>
     <w:rsid w:val="008B0884"/>
+    <w:rsid w:val="008B28CD"/>
     <w:rsid w:val="008C3416"/>
+    <w:rsid w:val="008C3437"/>
     <w:rsid w:val="008D4AC1"/>
     <w:rsid w:val="008D6978"/>
     <w:rsid w:val="008E6F2E"/>
     <w:rsid w:val="008F783A"/>
     <w:rsid w:val="009029AE"/>
     <w:rsid w:val="00917B6F"/>
     <w:rsid w:val="009229DF"/>
+    <w:rsid w:val="009252FE"/>
     <w:rsid w:val="00937BAF"/>
     <w:rsid w:val="00940D78"/>
     <w:rsid w:val="00951D6C"/>
     <w:rsid w:val="00954F86"/>
     <w:rsid w:val="009620B5"/>
     <w:rsid w:val="00965594"/>
     <w:rsid w:val="00982EBA"/>
     <w:rsid w:val="00983700"/>
     <w:rsid w:val="009878F3"/>
     <w:rsid w:val="009A04FC"/>
     <w:rsid w:val="009A1271"/>
     <w:rsid w:val="009B67CE"/>
     <w:rsid w:val="009B7D5C"/>
     <w:rsid w:val="009D1701"/>
     <w:rsid w:val="009D673B"/>
     <w:rsid w:val="009E3A16"/>
     <w:rsid w:val="009F201B"/>
     <w:rsid w:val="009F47BA"/>
     <w:rsid w:val="009F5A5F"/>
     <w:rsid w:val="009F6869"/>
     <w:rsid w:val="00A009EF"/>
     <w:rsid w:val="00A1201E"/>
     <w:rsid w:val="00A25ECE"/>
     <w:rsid w:val="00A35635"/>
     <w:rsid w:val="00A35829"/>
@@ -8542,160 +8982,166 @@
     <w:rsid w:val="00A53AF5"/>
     <w:rsid w:val="00A540ED"/>
     <w:rsid w:val="00A56D3C"/>
     <w:rsid w:val="00A64E08"/>
     <w:rsid w:val="00A64F9D"/>
     <w:rsid w:val="00A75A40"/>
     <w:rsid w:val="00AB0EC4"/>
     <w:rsid w:val="00AD0E92"/>
     <w:rsid w:val="00AD7D10"/>
     <w:rsid w:val="00AE274B"/>
     <w:rsid w:val="00AE395F"/>
     <w:rsid w:val="00AE4EB4"/>
     <w:rsid w:val="00AF52F8"/>
     <w:rsid w:val="00B11E88"/>
     <w:rsid w:val="00B45572"/>
     <w:rsid w:val="00B61976"/>
     <w:rsid w:val="00B76509"/>
     <w:rsid w:val="00B91489"/>
     <w:rsid w:val="00BB17DE"/>
     <w:rsid w:val="00BB639C"/>
     <w:rsid w:val="00BB71B7"/>
     <w:rsid w:val="00BC361D"/>
     <w:rsid w:val="00BC65F7"/>
     <w:rsid w:val="00BD5257"/>
     <w:rsid w:val="00BE1BF1"/>
+    <w:rsid w:val="00BE27F6"/>
     <w:rsid w:val="00BE51E2"/>
     <w:rsid w:val="00C01820"/>
     <w:rsid w:val="00C04DC8"/>
     <w:rsid w:val="00C10928"/>
     <w:rsid w:val="00C10FDF"/>
     <w:rsid w:val="00C15E14"/>
     <w:rsid w:val="00C30C0B"/>
+    <w:rsid w:val="00C34CF1"/>
     <w:rsid w:val="00C4047E"/>
     <w:rsid w:val="00C46746"/>
     <w:rsid w:val="00C4684D"/>
     <w:rsid w:val="00C46A60"/>
     <w:rsid w:val="00C529AE"/>
     <w:rsid w:val="00C53A50"/>
     <w:rsid w:val="00C54ADD"/>
     <w:rsid w:val="00C5732A"/>
     <w:rsid w:val="00C9440B"/>
     <w:rsid w:val="00C96C5F"/>
     <w:rsid w:val="00CB0936"/>
     <w:rsid w:val="00CB0E67"/>
     <w:rsid w:val="00CC5381"/>
     <w:rsid w:val="00CD71D2"/>
     <w:rsid w:val="00D01724"/>
     <w:rsid w:val="00D04178"/>
     <w:rsid w:val="00D075D4"/>
     <w:rsid w:val="00D11721"/>
     <w:rsid w:val="00D12595"/>
     <w:rsid w:val="00D16505"/>
     <w:rsid w:val="00D24E16"/>
     <w:rsid w:val="00D30456"/>
     <w:rsid w:val="00D360BF"/>
     <w:rsid w:val="00D67B4E"/>
     <w:rsid w:val="00D759E5"/>
     <w:rsid w:val="00D94F1D"/>
     <w:rsid w:val="00DA6866"/>
     <w:rsid w:val="00DA70FC"/>
     <w:rsid w:val="00DB08DA"/>
     <w:rsid w:val="00DB6723"/>
     <w:rsid w:val="00DC2F77"/>
     <w:rsid w:val="00DC64A4"/>
     <w:rsid w:val="00DD721E"/>
     <w:rsid w:val="00E076E4"/>
+    <w:rsid w:val="00E0774D"/>
     <w:rsid w:val="00E17495"/>
+    <w:rsid w:val="00E357CF"/>
     <w:rsid w:val="00E47BDA"/>
     <w:rsid w:val="00E500AD"/>
     <w:rsid w:val="00E53B33"/>
     <w:rsid w:val="00E6176B"/>
     <w:rsid w:val="00E635D2"/>
     <w:rsid w:val="00E839D4"/>
     <w:rsid w:val="00E920C8"/>
     <w:rsid w:val="00EA5C68"/>
     <w:rsid w:val="00EB11E3"/>
     <w:rsid w:val="00EC70C5"/>
     <w:rsid w:val="00EC7FD4"/>
     <w:rsid w:val="00ED3649"/>
     <w:rsid w:val="00EE74ED"/>
+    <w:rsid w:val="00EF5FF1"/>
     <w:rsid w:val="00F043C9"/>
     <w:rsid w:val="00F1156D"/>
     <w:rsid w:val="00F34C07"/>
     <w:rsid w:val="00F60390"/>
     <w:rsid w:val="00F7594D"/>
     <w:rsid w:val="00F7640B"/>
     <w:rsid w:val="00F800A1"/>
     <w:rsid w:val="00FA0AFA"/>
     <w:rsid w:val="00FA1405"/>
     <w:rsid w:val="00FA414A"/>
     <w:rsid w:val="00FA46A3"/>
     <w:rsid w:val="00FC0CFB"/>
     <w:rsid w:val="00FC111D"/>
     <w:rsid w:val="00FC2407"/>
     <w:rsid w:val="00FC700F"/>
     <w:rsid w:val="00FD047C"/>
     <w:rsid w:val="00FD08B6"/>
     <w:rsid w:val="00FD2037"/>
+    <w:rsid w:val="00FD57BB"/>
     <w:rsid w:val="00FD59A3"/>
     <w:rsid w:val="00FE0E45"/>
     <w:rsid w:val="00FF3619"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="79646BC9"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9198,66 +9644,66 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NichtaufgelsteErwhnung1">
     <w:name w:val="Nicht aufgelöste Erwähnung1"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00615D75"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="00387E5B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sekretariat@aargauerkantorei.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:werbung@aargauerkantorei.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aargauerkantorei.ch/inserat-sponsoring/inserat/buchung-inserat" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-Design">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9553,54 +9999,77 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b367e8a1-3b98-41c0-a06f-ee718bc66506">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Person xmlns="b367e8a1-3b98-41c0-a06f-ee718bc66506">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Person>
+    <TaxCatchAll xmlns="1521057b-7518-4741-ab8e-ab19d2cc7761" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100F57E8D7517B28642A37DD72F464F3FC2" ma:contentTypeVersion="12" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="f960b9129be9e2df53411162ff7ccd06">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b367e8a1-3b98-41c0-a06f-ee718bc66506" xmlns:ns3="1521057b-7518-4741-ab8e-ab19d2cc7761" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="edad24c7a102734c2f937e57ba0e3c3d" ns2:_="" ns3:_="">
     <xsd:import namespace="b367e8a1-3b98-41c0-a06f-ee718bc66506"/>
     <xsd:import namespace="1521057b-7518-4741-ab8e-ab19d2cc7761"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Person" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -9771,161 +10240,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9FD4E85-6109-40B5-A8EB-AF7521EB39D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B0E6B8C-387C-4539-B31C-32FFF0591119}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b367e8a1-3b98-41c0-a06f-ee718bc66506"/>
+    <ds:schemaRef ds:uri="1521057b-7518-4741-ab8e-ab19d2cc7761"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18FF9B70-92F6-489D-AB9B-E1D9EF6622D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8059BDF4-DF62-40D1-AFE5-D272689843E4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b367e8a1-3b98-41c0-a06f-ee718bc66506"/>
     <ds:schemaRef ds:uri="1521057b-7518-4741-ab8e-ab19d2cc7761"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18FF9B70-92F6-489D-AB9B-E1D9EF6622D0}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9FD4E85-6109-40B5-A8EB-AF7521EB39D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="1521057b-7518-4741-ab8e-ab19d2cc7761"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>514</Words>
-  <Characters>3242</Characters>
+  <Words>547</Words>
+  <Characters>3451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Die Aargauer Kantorei lädt ein zur Mitwirkung:</vt:lpstr>
       <vt:lpstr>Passionskonzerte 2018 – Luigi Cherubini «Requiem c-Moll»</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Evang.-ref. Landeskirche ZH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3749</CharactersWithSpaces>
+  <CharactersWithSpaces>3991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4587600</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2059</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>060807 IMGSignet_2300</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>